--- v0 (2026-08-19)
+++ v1 (2026-09-08)
@@ -184,50 +184,51 @@
 <p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cmAuthor id="0" name="Michaella Hercinger" initials="" lastIdx="21" clrIdx="0"/>
 </p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
+    <a:srgbClr val="0F388A"/>
     <a:srgbClr val="30A8D9"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{3B4B98B0-60AC-42C2-AFA5-B58CD77FA1E5}" styleName="Light Style 1 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fontRef>
         <a:schemeClr val="tx1"/>
@@ -332,63 +333,63 @@
         </a:fill>
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on"/>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="16510" autoAdjust="0"/>
     <p:restoredTop sz="95953" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="96" d="100"/>
-          <a:sy n="96" d="100"/>
+          <a:sx n="114" d="100"/>
+          <a:sy n="114" d="100"/>
         </p:scale>
-        <p:origin x="605" y="58"/>
+        <p:origin x="1339" y="67"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2160"/>
         <p:guide orient="horz" pos="1620"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="3" d="2"/>
         <a:sy n="3" d="2"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="137" d="100"/>
         <a:sy n="137" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
@@ -465,51 +466,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4143587" y="0"/>
             <a:ext cx="3169920" cy="480060"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="96661" tIns="48331" rIns="96661" bIns="48331" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1300"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{094FF294-F572-D84A-9EC8-3AB3564AF41A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/13/2026</a:t>
+              <a:t>8/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="9119474"/>
             <a:ext cx="3169920" cy="480060"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -635,51 +636,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4143587" y="0"/>
             <a:ext cx="3169920" cy="480060"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="96661" tIns="48331" rIns="96661" bIns="48331" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1300"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{994E8230-B0BD-C541-A69C-C9F90F36FBAB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/13/2026</a:t>
+              <a:t>8/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1257300" y="720725"/>
             <a:ext cx="4800600" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1297,50 +1298,98 @@
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="22398"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5257800" y="4481515"/>
             <a:ext cx="1600200" cy="719137"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9FF9375-ACE9-1CEA-F2FC-265CB15998A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="71217" y="4687194"/>
+            <a:ext cx="1713802" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F388A"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>NIEHS P30-ES030284</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" b="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0F388A"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -4197,94 +4246,107 @@
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70D3C0B6-2FCF-4A05-ABBC-3D9BEBA9F669}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="514350" y="1028702"/>
+            <a:ext cx="5962650" cy="1445419"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>UCSF EaRTH CENTER</a:t>
+              <a:t>UCSF-Stanford </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>EaRTH</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Center</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30AF67B3-E746-4BF3-B168-52D1A42D14E4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
@@ -4619,365 +4681,170 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="828675" y="1314450"/>
-            <a:ext cx="5200650" cy="971550"/>
+            <a:off x="566737" y="1352550"/>
+            <a:ext cx="5724525" cy="1943100"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2700" dirty="0">
+                <a:latin typeface="Avenir"/>
+                <a:cs typeface="Avenir"/>
+              </a:rPr>
+              <a:t>Thank you!</a:t>
+            </a:r>
+          </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2700" dirty="0">
+              <a:latin typeface="Avenir"/>
+              <a:cs typeface="Avenir"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2700" dirty="0">
                 <a:latin typeface="Avenir"/>
                 <a:cs typeface="Avenir"/>
               </a:rPr>
               <a:t>For more information</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2700" dirty="0"/>
               <a:t>earth.ucsf.edu</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...9 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
-      <p:grpSp>
-[...1 lines deleted...]
-          <p:cNvPr id="22" name="Group 21">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56FF9994-B8F8-4FD8-BE77-CF668CCFD301}"/>
-[...204 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7467B584-3DE8-46B0-907D-01434EA9FB1B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE1C03FA-4C8B-EA09-0C30-0A7BB391DB9A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="176571" y="3260411"/>
-            <a:ext cx="6549037" cy="346249"/>
+            <a:off x="76200" y="4705350"/>
+            <a:ext cx="1713802" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...14 lines deleted...]
-        </p:style>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1650" dirty="0">
+              <a:rPr lang="en-US" sz="1400" b="0" kern="1200" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="0F388A"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Feel free to stay on the line for a Q&amp;A session with EaRTH Core Leadership</a:t>
-            </a:r>
+              <a:t>NIEHS P30-ES030284</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" b="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0F388A"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4003579361"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Clarity">
   <a:themeElements>
     <a:clrScheme name="Custom 5">
       <a:dk1>
@@ -5886,88 +5753,88 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>46</Words>
+  <Words>25</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
-  <Paragraphs>11</Paragraphs>
+  <Paragraphs>9</Paragraphs>
   <Slides>5</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Avenir</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Clarity</vt:lpstr>
-      <vt:lpstr>UCSF EaRTH CENTER</vt:lpstr>
+      <vt:lpstr>UCSF-Stanford EaRTH Center</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UCSF</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint Presentation</dc:title>
   <dc:creator>Sausser, Ann M</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>