--- v0 (2026-08-19)
+++ v1 (2026-09-10)
@@ -527,54 +527,54 @@
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="16934" autoAdjust="0"/>
     <p:restoredTop sz="95602" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="90" d="100"/>
-          <a:sy n="90" d="100"/>
+          <a:sx n="109" d="100"/>
+          <a:sy n="109" d="100"/>
         </p:scale>
-        <p:origin x="72" y="53"/>
+        <p:origin x="648" y="72"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
         <p:guide orient="horz" pos="1620"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="3" d="2"/>
         <a:sy n="3" d="2"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr varScale="1">
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="-8272"/>
     </p:cViewPr>
@@ -651,51 +651,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4143587" y="1"/>
             <a:ext cx="3169920" cy="480060"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="96648" tIns="48325" rIns="96648" bIns="48325" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1300"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{094FF294-F572-D84A-9EC8-3AB3564AF41A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/13/2026</a:t>
+              <a:t>8/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="9119475"/>
             <a:ext cx="3169920" cy="480060"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -821,51 +821,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4143587" y="1"/>
             <a:ext cx="3169920" cy="480060"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="96648" tIns="48325" rIns="96648" bIns="48325" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1300"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{994E8230-B0BD-C541-A69C-C9F90F36FBAB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/13/2026</a:t>
+              <a:t>8/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="720725"/>
             <a:ext cx="6402388" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1442,101 +1442,149 @@
           <p:cNvPr id="19" name="Picture 18">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCFF6BAF-0DB7-4C34-A815-D0C26EB5A360}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="22172"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7391400" y="4476750"/>
+            <a:off x="7391400" y="4448893"/>
             <a:ext cx="1604842" cy="719137"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="7" name="Straight Connector 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{265D88C4-6F06-40BD-B9AA-1302A806A17E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="2521276"/>
             <a:ext cx="7848600" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="57150">
             <a:solidFill>
               <a:srgbClr val="30A8D9"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FD5DB2B-B24F-197E-E100-3698A0564057}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="76200" y="4654573"/>
+            <a:ext cx="1713802" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F388A"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>NIEHS P30-ES030284</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" b="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0F388A"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4190405907"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -2255,51 +2303,51 @@
           <p:cNvPr id="23" name="Picture 22">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{266EEB7E-B1F1-483B-B6D1-1532ABF6FA4B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="22172"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7391400" y="4476750"/>
+            <a:off x="7391400" y="4448893"/>
             <a:ext cx="1604842" cy="719137"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3829541835"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:overrideClrMapping bg1="dk1" tx1="lt1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -4580,94 +4628,102 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70D3C0B6-2FCF-4A05-ABBC-3D9BEBA9F669}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>UCSF EaRTH CENTER</a:t>
+              <a:t>UCSF-Stanford </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>EaRTH</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Center</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30AF67B3-E746-4BF3-B168-52D1A42D14E4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
@@ -4863,357 +4919,356 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Subtitle 2"/>
-[...1 lines deleted...]
-            <a:spLocks noGrp="1"/>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8F123B0-ECB1-1960-756D-D77A74FFF811}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1104900" y="1276350"/>
-[...1 lines deleted...]
-          </a:xfrm>
+            <a:off x="1540668" y="1409700"/>
+            <a:ext cx="6062663" cy="2324100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="182880" indent="-182880" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPct val="85000"/>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="-182880" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPct val="85000"/>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="731520" indent="-182880" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPct val="90000"/>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1005840" indent="-182880" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1188720" indent="-137160" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1400" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1371600" indent="-182880" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1300" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="1554480" indent="-182880" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1300" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="1737360" indent="-182880" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1300" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="1920240" indent="-182880" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1300" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2700">
+                <a:latin typeface="Avenir"/>
+                <a:cs typeface="Avenir"/>
+              </a:rPr>
+              <a:t>Thank you!</a:t>
+            </a:r>
+          </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
-            <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0">
+            <a:endParaRPr lang="en-US" sz="2700">
+              <a:latin typeface="Avenir"/>
+              <a:cs typeface="Avenir"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2700">
                 <a:latin typeface="Avenir"/>
                 <a:cs typeface="Avenir"/>
               </a:rPr>
               <a:t>For more information</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:rPr lang="en-US" sz="2700"/>
               <a:t>earth.ucsf.edu</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...10 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:grpSp>
-[...1 lines deleted...]
-          <p:cNvPr id="22" name="Group 21">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56FF9994-B8F8-4FD8-BE77-CF668CCFD301}"/>
-[...204 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7467B584-3DE8-46B0-907D-01434EA9FB1B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73626416-B41B-C789-711D-A6B4972DAD6D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="235428" y="3489960"/>
-            <a:ext cx="8673144" cy="430887"/>
+            <a:off x="76200" y="4629150"/>
+            <a:ext cx="1713802" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="25400">
-[...3 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2200" dirty="0"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" sz="1400" b="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0F388A"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>NIEHS P30-ES030284</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" b="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0F388A"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4003579361"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="EaRTH">
   <a:themeElements>
     <a:clrScheme name="Custom 1">
       <a:dk1>
@@ -6126,85 +6181,85 @@
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>47</Words>
+  <Words>26</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (16:9)</PresentationFormat>
-  <Paragraphs>11</Paragraphs>
+  <Paragraphs>9</Paragraphs>
   <Slides>4</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Avenir</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>EaRTH</vt:lpstr>
-      <vt:lpstr>UCSF EaRTH CENTER</vt:lpstr>
+      <vt:lpstr>UCSF-Stanford EaRTH Center</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Good Morning!</dc:title>
   <dc:creator>Woodruff, Tracey</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>